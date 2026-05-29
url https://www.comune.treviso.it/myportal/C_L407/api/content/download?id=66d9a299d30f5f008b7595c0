--- v0 (2026-04-02)
+++ v1 (2026-05-29)
@@ -5,88 +5,86 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00077BA5" w:rsidRDefault="00642913">
       <w:pPr>
         <w:pStyle w:val="Didascalia"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>3230880</wp:posOffset>
+                  <wp:posOffset>3219917</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>11430</wp:posOffset>
+                  <wp:posOffset>10890</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3476625" cy="857250"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="3657600" cy="888521"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="26035"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Casella di testo 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3476625" cy="857250"/>
+                          <a:ext cx="3657600" cy="888521"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00642913" w:rsidRPr="00F50987" w:rsidRDefault="002E25BA" w:rsidP="0067458A">
                             <w:pPr>
                               <w:pStyle w:val="Intestazione"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="4819"/>
                               </w:tabs>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="22"/>
@@ -198,51 +196,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Casella di testo 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.4pt;margin-top:.9pt;width:273.75pt;height:67.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYcCIRUAIAAKkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykebRBnSJL0WFA&#10;0RZoh54ZWW6EyaImMbG7Xz9KefS107CLzJc+kR9Jn190jRVbHaJBV8pBry+Fdgor455K+ePh6sup&#10;FJHAVWDR6VI+6ygv5p8/nbd+poe4RlvpIBjExVnrS7km8rOiiGqtG4g99Nqxs8bQALEanooqQMvo&#10;jS2G/f6kaDFUPqDSMbL1cueU84xf11rRbV1HTcKWknOjfIZ8rtJZzM9h9hTAr43apwH/kEUDxvGj&#10;R6hLIBCbYD5ANUYFjFhTT2FTYF0bpXMNXM2g/66a+zV4nWthcqI/0hT/H6y62d4FYapSTqVw0HCL&#10;lhC1tSAqI0hHQjFNLLU+zjj43nM4dV+x424f7JGNqfiuDk36clmC/cz385Fj3ZFQbDwZTSeT4VgK&#10;xb7T8XQ4zk0oXm77EOmbxkYkoZSBe5iphe11JM6EQw8h6bGI1lRXxtqspLnRSxvEFrjjlnKOfONN&#10;lHWiLeXkhJ/+gJCgj/dXFtTPVOVbBNasY2PiZFd7kqhbdXuiVlg9M08Bd/MWvboyjHsNke4g8IAx&#10;Nbw0dMtHbZGTwb0kxRrD77/ZUzz3nb1StDywpYy/NhC0FPa744k4G4xGacKzMmJiWQmvPavXHrdp&#10;lsgMDXg9vcpiiid7EOuAzSPv1iK9yi5wit8uJR3EJe3WiHdT6cUiB/FMe6Brd+9Vgk7kJj4fukcI&#10;ft9P4km4wcNow+xdW3ex6abDxYawNrnnieAdq3veeR9yW/a7mxbutZ6jXv4w8z8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDK1WSi2wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;LIFpVeiaToAGF04MxNlrsiRak1RN1pW3xzvBybY+6/fnZjOHnk1mzD5FBfcLAczELmkfrYKvz9c7&#10;CSwXjBr7FI2CH5Nh015fNVjrdI4fZtoVyygk5hoVuFKGmvPcORMwL9JgIrFDGgMWGkfL9YhnCg89&#10;fxCi4gF9pAsOB/PiTHfcnYKC7bN9tJ3E0W2l9n6avw/v9k2p25v5aQ2smLn8LcNFn9ShJad9OkWd&#10;Wa9gJSSpFwJULlysqiWwPXXLSgJvG/7/hfYXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;WHAiEVACAACpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAytVkotsAAAAKAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Casella di testo 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:253.55pt;margin-top:.85pt;width:4in;height:69.95pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWvmg5UgIAAKkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XjYJ5NKIDUqDqCoh&#10;QAoVzxOvl1j1elx7kl369R07FwLtU9UXZy5njz1nZnJ51TVWbHWIBl0p+2c9KbRTWBn3XMrvjzef&#10;JlJEAleBRadL+aKjvJp9/HDZ+qke4BptpYNgEhenrS/lmshPiyKqtW4gnqHXjpM1hgaI3fBcVAFa&#10;Zm9sMej1RkWLofIBlY6Ro9e7pJxl/rrWiu7rOmoStpT8NspnyOcqncXsEqbPAfzaqP0z4B9e0YBx&#10;fOmR6hoIxCaYP6gaowJGrOlMYVNgXRulcw1cTb/3rprlGrzOtbA40R9liv+PVt1tH4IwVSnHUjho&#10;uEULiNpaEJURpCOhGCeVWh+nDF56hlP3BTvu9iEeOZiK7+rQpF8uS3Ce9X45aqw7EoqD56PheNTj&#10;lOLcZDIZDjJN8fq1D5G+amxEMkoZuIdZWtjeRuKXMPQASZdFtKa6MdZmJ82NXtggtsAdt3Qgf4Oy&#10;TrSlHJ0Pe5n4TS5RH79fWVA/UpV85wmKPes4mDTZ1Z4s6lbdXqgVVi+sU8DdvEWvbgzz3kKkBwg8&#10;YFw/Lw3d81Fb5Mfg3pJijeHX3+IJz33nrBQtD2wp488NBC2F/eZ4Ij73Ly7ShGfnYjgesBNOM6vT&#10;jNs0C2SF+ryeXmUz4ckezDpg88S7NU+3cgqc4rtLSQdzQbs14t1Uej7PIJ5pD3Trll4l6tSRpOdj&#10;9wTB7/tJPAl3eBhtmL5r6w6bvnQ43xDWJvc8CbxTda8770Nuy35308Kd+hn1+g8z+w0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAIK5x47dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyoHX7aEOJUgAoXThTE2Y23tkVsR7abhrdne4Lb7s5o9pt2PfuBTZiyi0FCtRDAMPRRu2AkfH68&#10;XNXAclFBqyEGlPCDGdbd+VmrGh2P4R2nbTGMQkJulARbythwnnuLXuVFHDGQto/Jq0JrMlwndaRw&#10;P/BrIZbcKxfog1UjPlvsv7cHL2HzZO5NX6tkN7V2bpq/9m/mVcrLi/nxAVjBufyZ4YRP6NAR0y4e&#10;gs5skHAnVhVZSVgBO+mivqHDjqbbagm8a/n/Ct0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJa+aDlSAgAAqQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAIK5x47dAAAACgEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00642913" w:rsidRPr="00F50987" w:rsidRDefault="002E25BA" w:rsidP="0067458A">
                       <w:pPr>
                         <w:pStyle w:val="Intestazione"/>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="4819"/>
                         </w:tabs>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F50987">
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>DA CONSEGNARE</w:t>
                       </w:r>
                       <w:r w:rsidR="00642913" w:rsidRPr="00F50987">
                         <w:rPr>
@@ -919,50 +917,52 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53610" w:rsidRDefault="00E53610">
       <w:pPr>
         <w:pStyle w:val="Intestazione"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00077BA5" w:rsidRDefault="00077BA5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00075207" w:rsidRDefault="00075207" w:rsidP="00FF18B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -5809,58 +5809,58 @@
       </w:r>
       <w:r w:rsidR="005E0020" w:rsidRPr="00B648F5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Verdana"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A31BDB" w:rsidRPr="006C199E" w:rsidSect="00017F63">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00705F7D" w:rsidRDefault="00705F7D" w:rsidP="00E27849">
+    <w:p w:rsidR="0092428E" w:rsidRDefault="0092428E" w:rsidP="00E27849">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00705F7D" w:rsidRDefault="00705F7D" w:rsidP="00E27849">
+    <w:p w:rsidR="0092428E" w:rsidRDefault="0092428E" w:rsidP="00E27849">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -6100,58 +6100,58 @@
       <w:t>C.F. 80007310263 – P.I. 00486490261</w:t>
     </w:r>
     <w:r w:rsidR="002E25BA" w:rsidRPr="008F074F">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidRPr="008F074F">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Tel. Centralino 0422/6581</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00705F7D" w:rsidRDefault="00705F7D" w:rsidP="00E27849">
+    <w:p w:rsidR="0092428E" w:rsidRDefault="0092428E" w:rsidP="00E27849">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00705F7D" w:rsidRDefault="00705F7D" w:rsidP="00E27849">
+    <w:p w:rsidR="0092428E" w:rsidRDefault="0092428E" w:rsidP="00E27849">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CA24CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB2CCA24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1437"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="341"/>
       </w:pPr>
@@ -6382,66 +6382,66 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364E51"/>
     <w:rsid w:val="00014249"/>
     <w:rsid w:val="00015A5D"/>
     <w:rsid w:val="00016955"/>
     <w:rsid w:val="00017F63"/>
     <w:rsid w:val="00057451"/>
@@ -6456,80 +6456,78 @@
     <w:rsid w:val="00166F3F"/>
     <w:rsid w:val="00170082"/>
     <w:rsid w:val="00180BF5"/>
     <w:rsid w:val="001A28B3"/>
     <w:rsid w:val="001D1B99"/>
     <w:rsid w:val="001F6AB4"/>
     <w:rsid w:val="002436C2"/>
     <w:rsid w:val="002824C0"/>
     <w:rsid w:val="00285AF2"/>
     <w:rsid w:val="00287A4E"/>
     <w:rsid w:val="002944A5"/>
     <w:rsid w:val="002A4A82"/>
     <w:rsid w:val="002B585F"/>
     <w:rsid w:val="002D25ED"/>
     <w:rsid w:val="002E25BA"/>
     <w:rsid w:val="002E41B4"/>
     <w:rsid w:val="002F54D6"/>
     <w:rsid w:val="00324096"/>
     <w:rsid w:val="003279C4"/>
     <w:rsid w:val="0033215E"/>
     <w:rsid w:val="003512F0"/>
     <w:rsid w:val="00364E51"/>
     <w:rsid w:val="003809F6"/>
     <w:rsid w:val="00385052"/>
     <w:rsid w:val="003A582E"/>
-    <w:rsid w:val="003B4D97"/>
     <w:rsid w:val="0040393F"/>
     <w:rsid w:val="0044031E"/>
     <w:rsid w:val="0044409F"/>
     <w:rsid w:val="00446712"/>
     <w:rsid w:val="00461E39"/>
     <w:rsid w:val="00466ACC"/>
     <w:rsid w:val="004673E3"/>
     <w:rsid w:val="00477163"/>
     <w:rsid w:val="00486E7F"/>
     <w:rsid w:val="00496D5A"/>
     <w:rsid w:val="004B07C3"/>
     <w:rsid w:val="004E0974"/>
     <w:rsid w:val="0052779F"/>
     <w:rsid w:val="00542BE3"/>
     <w:rsid w:val="00551E1E"/>
     <w:rsid w:val="0055533E"/>
     <w:rsid w:val="005572E2"/>
     <w:rsid w:val="005B2BB6"/>
     <w:rsid w:val="005C4C8D"/>
     <w:rsid w:val="005E0020"/>
     <w:rsid w:val="00642913"/>
     <w:rsid w:val="0067458A"/>
     <w:rsid w:val="00694EBE"/>
     <w:rsid w:val="006C199E"/>
     <w:rsid w:val="006E2CDA"/>
     <w:rsid w:val="006F356E"/>
     <w:rsid w:val="006F4EF6"/>
     <w:rsid w:val="006F5EC8"/>
-    <w:rsid w:val="00705F7D"/>
     <w:rsid w:val="00733868"/>
     <w:rsid w:val="0075043F"/>
     <w:rsid w:val="00791CBD"/>
     <w:rsid w:val="007C47D1"/>
     <w:rsid w:val="007E59AF"/>
     <w:rsid w:val="00817A9C"/>
     <w:rsid w:val="00823662"/>
     <w:rsid w:val="00844E18"/>
     <w:rsid w:val="0088782A"/>
     <w:rsid w:val="008C5D82"/>
     <w:rsid w:val="008F074F"/>
     <w:rsid w:val="009029D0"/>
     <w:rsid w:val="00904B85"/>
     <w:rsid w:val="0092428E"/>
     <w:rsid w:val="0094207D"/>
     <w:rsid w:val="00950B30"/>
     <w:rsid w:val="00954119"/>
     <w:rsid w:val="009630F6"/>
     <w:rsid w:val="009868CD"/>
     <w:rsid w:val="009C2C43"/>
     <w:rsid w:val="009C455C"/>
     <w:rsid w:val="009E0931"/>
     <w:rsid w:val="009F0045"/>
     <w:rsid w:val="00A31BDB"/>
     <w:rsid w:val="00A614DD"/>
@@ -6548,75 +6546,76 @@
     <w:rsid w:val="00CA0B9D"/>
     <w:rsid w:val="00CF644E"/>
     <w:rsid w:val="00D070B4"/>
     <w:rsid w:val="00D27068"/>
     <w:rsid w:val="00D5743D"/>
     <w:rsid w:val="00D81871"/>
     <w:rsid w:val="00D918C0"/>
     <w:rsid w:val="00DB48F2"/>
     <w:rsid w:val="00DF1168"/>
     <w:rsid w:val="00E27849"/>
     <w:rsid w:val="00E34E89"/>
     <w:rsid w:val="00E47B99"/>
     <w:rsid w:val="00E5261C"/>
     <w:rsid w:val="00E53610"/>
     <w:rsid w:val="00E77CBE"/>
     <w:rsid w:val="00EA24E7"/>
     <w:rsid w:val="00EA60FD"/>
     <w:rsid w:val="00EC0F29"/>
     <w:rsid w:val="00EC6132"/>
     <w:rsid w:val="00ED66D6"/>
     <w:rsid w:val="00F43261"/>
     <w:rsid w:val="00F4699E"/>
     <w:rsid w:val="00F50987"/>
     <w:rsid w:val="00F772D8"/>
     <w:rsid w:val="00F775B3"/>
+    <w:rsid w:val="00FA2A35"/>
     <w:rsid w:val="00FA4993"/>
     <w:rsid w:val="00FA6309"/>
     <w:rsid w:val="00FE2A66"/>
     <w:rsid w:val="00FE7453"/>
     <w:rsid w:val="00FF18B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{479AFA82-0EB9-43A2-86AE-27AD9A5CFB33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -7580,67 +7579,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84CE7003-1258-4310-9CD7-E49CF78BA521}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A19BB105-B779-453A-8581-BD7C24C82639}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>654</Words>
-  <Characters>3733</Characters>
+  <Words>367</Words>
+  <Characters>4020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>33</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Marca da bollo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Anagrafe</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>